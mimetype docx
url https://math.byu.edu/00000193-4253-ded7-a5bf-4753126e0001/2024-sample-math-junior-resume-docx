--- v0 (2026-01-26)
+++ v1 (2026-09-06)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="41D0297F" w14:textId="309900A1" w:rsidR="006D6E68" w:rsidRPr="00912739" w:rsidRDefault="005751A0" w:rsidP="00912739">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00912739">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:eastAsia="Calibri" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
         </w:rPr>
         <w:t>Allison</w:t>
       </w:r>
       <w:r w:rsidR="000C04FC" w:rsidRPr="00912739">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="52"/>
           <w:szCs w:val="52"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -451,482 +451,428 @@
       <w:r w:rsidR="008B37C2" w:rsidRPr="005751A0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>89</w:t>
       </w:r>
       <w:r w:rsidR="005751A0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="008B37C2" w:rsidRPr="005751A0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Academic Scholarship</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="657B74DD" w14:textId="77777777" w:rsidR="006D6E68" w:rsidRPr="00CB2901" w:rsidRDefault="006D6E68" w:rsidP="00E33994">
+    <w:p w14:paraId="0079857A" w14:textId="440D3FB0" w:rsidR="006D6E68" w:rsidRPr="00F207FF" w:rsidRDefault="006D6E68" w:rsidP="00572F46">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB2901">
+      <w:r w:rsidRPr="00F207FF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Relevant Coursework:</w:t>
       </w:r>
-    </w:p>
-[...10 lines deleted...]
-      <w:r w:rsidRPr="00CB2901">
+      <w:r w:rsidR="009461F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F207FF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Linear and Nonlinear A</w:t>
       </w:r>
-      <w:r w:rsidR="008769FA" w:rsidRPr="00CB2901">
+      <w:r w:rsidR="008769FA" w:rsidRPr="00F207FF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>lgebra</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2901">
-[...7 lines deleted...]
-      <w:r w:rsidR="008769FA" w:rsidRPr="00CB2901">
+      <w:r w:rsidR="00F207FF" w:rsidRPr="00F207FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="008769FA" w:rsidRPr="00F207FF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Bayesian Statistics</w:t>
       </w:r>
-      <w:r w:rsidR="00572F46" w:rsidRPr="00572F46">
-[...69 lines deleted...]
-      <w:r w:rsidR="006D6E68" w:rsidRPr="00572F46">
+      <w:r w:rsidR="00F207FF" w:rsidRPr="00F207FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00572F46" w:rsidRPr="00F207FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Discrete Structures/Data Structures</w:t>
+      </w:r>
+      <w:r w:rsidR="00F207FF" w:rsidRPr="00F207FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00572F46" w:rsidRPr="00F207FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Web Programming</w:t>
+      </w:r>
+      <w:r w:rsidR="00AB40AB" w:rsidRPr="00F207FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> in C++</w:t>
+      </w:r>
+      <w:r w:rsidR="00F207FF" w:rsidRPr="00F207FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F207FF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Calculus</w:t>
       </w:r>
-      <w:r w:rsidR="008769FA" w:rsidRPr="00572F46">
+      <w:r w:rsidR="008769FA" w:rsidRPr="00F207FF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> of Several Variables</w:t>
       </w:r>
-      <w:r w:rsidR="008769FA" w:rsidRPr="00572F46">
-[...7 lines deleted...]
-      <w:r w:rsidR="005F39F2" w:rsidRPr="00572F46">
+      <w:r w:rsidR="00F207FF" w:rsidRPr="00F207FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="005F39F2" w:rsidRPr="00F207FF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Complex Analysis</w:t>
       </w:r>
-      <w:r>
-[...32 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidR="00F207FF" w:rsidRPr="00F207FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="005F39F2" w:rsidRPr="00F207FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Discrete Probability</w:t>
       </w:r>
-      <w:r w:rsidR="00572F46" w:rsidRPr="00572F46">
-[...55 lines deleted...]
-        <w:rPr>
+      <w:r w:rsidR="00F207FF" w:rsidRPr="00F207FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00572F46" w:rsidRPr="00F207FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Design and Optimization</w:t>
+      </w:r>
+      <w:r w:rsidR="00F207FF" w:rsidRPr="00F207FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00572F46" w:rsidRPr="00F207FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Ordinary Differential Equations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5102380A" w14:textId="77777777" w:rsidR="006D6E68" w:rsidRPr="00CB2901" w:rsidRDefault="006D6E68" w:rsidP="006D6E68">
-[...8 lines deleted...]
-    <w:p w14:paraId="5D2CC39B" w14:textId="77777777" w:rsidR="006D6E68" w:rsidRPr="00CB2901" w:rsidRDefault="006D6E68" w:rsidP="006D6E68">
+    <w:p w14:paraId="5102380A" w14:textId="77777777" w:rsidR="006D6E68" w:rsidRPr="00F207FF" w:rsidRDefault="006D6E68" w:rsidP="006D6E68">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D2CC39B" w14:textId="77777777" w:rsidR="006D6E68" w:rsidRPr="00F207FF" w:rsidRDefault="006D6E68" w:rsidP="006D6E68">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB2901">
+      <w:r w:rsidRPr="00F207FF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Skills</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1958ECCC" w14:textId="376D9F34" w:rsidR="006D6E68" w:rsidRPr="00CB2901" w:rsidRDefault="006D6E68" w:rsidP="006D6E68">
+    <w:p w14:paraId="2D8067CE" w14:textId="3A82EC47" w:rsidR="006D6E68" w:rsidRPr="00040CE3" w:rsidRDefault="00910EEB" w:rsidP="00040CE3">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CB2901">
-[...7 lines deleted...]
-      <w:r w:rsidR="00910EEB" w:rsidRPr="00CB2901">
+      <w:r w:rsidRPr="00F207FF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Python</w:t>
       </w:r>
-      <w:r w:rsidR="005751A0">
+      <w:r w:rsidR="005751A0" w:rsidRPr="00F207FF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> (NumPy, SciP</w:t>
       </w:r>
-      <w:r w:rsidR="00B91EC1">
+      <w:r w:rsidR="00B91EC1" w:rsidRPr="00F207FF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>y</w:t>
       </w:r>
-      <w:r w:rsidR="005751A0">
+      <w:r w:rsidR="005751A0" w:rsidRPr="00F207FF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, Matplotlib</w:t>
       </w:r>
-      <w:r w:rsidR="004C19BA">
+      <w:r w:rsidR="004C19BA" w:rsidRPr="00F207FF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="004C19BA">
-[...5 lines deleted...]
-        <w:t>Pygame</w:t>
+      <w:r w:rsidR="004C19BA" w:rsidRPr="00F207FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Py</w:t>
+      </w:r>
+      <w:r w:rsidR="00941EF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>G</w:t>
+      </w:r>
+      <w:r w:rsidR="004C19BA" w:rsidRPr="00F207FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ame</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="005751A0">
+      <w:r w:rsidR="005751A0" w:rsidRPr="00F207FF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="00910EEB" w:rsidRPr="00CB2901">
+      <w:r w:rsidRPr="00F207FF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CB2901">
-[...8 lines deleted...]
-    <w:p w14:paraId="2D8067CE" w14:textId="734EC523" w:rsidR="006D6E68" w:rsidRPr="00CB2901" w:rsidRDefault="001F2592" w:rsidP="006D6E68">
+      <w:r w:rsidR="006D6E68" w:rsidRPr="00F207FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>C++,</w:t>
+      </w:r>
+      <w:r w:rsidR="006D6E68" w:rsidRPr="00CB2901">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Java, SQL</w:t>
+      </w:r>
+      <w:r w:rsidR="00040CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="005F39F2" w:rsidRPr="00040CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>SAS</w:t>
+      </w:r>
+      <w:r w:rsidR="000F757F" w:rsidRPr="00040CE3">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, R, SPS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="39205191" w14:textId="0E3CFD7B" w:rsidR="00A918F3" w:rsidRPr="00CB2901" w:rsidRDefault="00A918F3" w:rsidP="006D6E68">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Experience in </w:t>
-[...15 lines deleted...]
-        <w:t>, R, SPS</w:t>
+        <w:t>Speak, read and write Spanish</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B67B14A" w14:textId="77777777" w:rsidR="00CB7260" w:rsidRPr="00CB2901" w:rsidRDefault="00CB7260" w:rsidP="00CB7260">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="321B14D7" w14:textId="77777777" w:rsidR="006D6E68" w:rsidRPr="00CB2901" w:rsidRDefault="006D6E68" w:rsidP="006D6E68">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
@@ -2211,52 +2157,50 @@
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00CB2901">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00CB2901">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">                                     </w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidR="000D4B44" w:rsidRPr="00CB2901">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>August</w:t>
       </w:r>
       <w:r w:rsidR="003E016F" w:rsidRPr="00CB2901">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> 20</w:t>
       </w:r>
       <w:r w:rsidR="008B4195">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
@@ -2396,70 +2340,70 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidR="005251D7" w:rsidRPr="00CB2901">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Recife, Brazil</w:t>
       </w:r>
       <w:r w:rsidRPr="00CB2901">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">                                                 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62C32FF2" w14:textId="67A237EC" w:rsidR="006D6E68" w:rsidRPr="00CB2901" w:rsidRDefault="006C1F53" w:rsidP="006D6E68">
+    <w:p w14:paraId="62C32FF2" w14:textId="5A459109" w:rsidR="006D6E68" w:rsidRPr="00CB2901" w:rsidRDefault="006C1F53" w:rsidP="006D6E68">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB2901">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Worked closely with area leadership to support and encourage the training of female volunteers</w:t>
+        <w:t>Worked closely with area leadership to support and encourage the training of volunteers</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="751340C9" w14:textId="59C50862" w:rsidR="006D6E68" w:rsidRPr="00CB2901" w:rsidRDefault="006D6E68" w:rsidP="006D6E68">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CB2901">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Analyzed team statistics to d</w:t>
       </w:r>
       <w:r w:rsidR="00B21EE6" w:rsidRPr="00CB2901">
         <w:rPr>
@@ -2510,80 +2454,96 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2FA89068" w14:textId="3FDA7D73" w:rsidR="006B0807" w:rsidRPr="00FA673E" w:rsidRDefault="006B0807" w:rsidP="00FA673E">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="12" w:space="1" w:color="auto"/>
           <w:bottom w:val="single" w:sz="12" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Personal Projects</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41F33AE6" w14:textId="6FCDA0AA" w:rsidR="00FA673E" w:rsidRPr="00FA673E" w:rsidRDefault="00FA673E" w:rsidP="00FA673E">
+    <w:p w14:paraId="41F33AE6" w14:textId="433116D4" w:rsidR="00FA673E" w:rsidRPr="00FA673E" w:rsidRDefault="00FA673E" w:rsidP="00FA673E">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Developed a video game in Python (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Pygame</w:t>
+        <w:t>Py</w:t>
+      </w:r>
+      <w:r w:rsidR="007C2113">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>G</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>ame</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">), including all computer graphics and sound: </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00FA673E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>nottheduckgame</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="3AFBEF62" w14:textId="28116708" w:rsidR="003E016F" w:rsidRDefault="00FA673E" w:rsidP="00505EEC">
       <w:pPr>
@@ -2727,124 +2687,116 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Member of SIAM</w:t>
       </w:r>
       <w:r w:rsidR="00912739">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> and the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>AMS</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="006A77C3" w:rsidRPr="00CB2901" w:rsidSect="003D3835">
+    <w:sectPr w:rsidR="006A77C3" w:rsidRPr="00CB2901" w:rsidSect="00F207FF">
       <w:pgSz w:w="12240" w:h="15840"/>
-      <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
+      <w:pgMar w:top="828" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AEF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E10022FF" w:usb1="C000E47F" w:usb2="00000029" w:usb3="00000000" w:csb0="000001DF" w:csb1="00000000"/>
-[...7 lines deleted...]
-    <w:sig w:usb0="E0002AEF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E5002EFF" w:usb1="C000E47F" w:usb2="00000029" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="058A1F0E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="525031D6"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -3140,183 +3092,201 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1559709222">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1607419720">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="448740161">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="125"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="190"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006D6E68"/>
     <w:rsid w:val="00007664"/>
     <w:rsid w:val="00036DD9"/>
+    <w:rsid w:val="00040CE3"/>
     <w:rsid w:val="000C04FC"/>
     <w:rsid w:val="000D4B44"/>
     <w:rsid w:val="000F757F"/>
     <w:rsid w:val="00136D96"/>
     <w:rsid w:val="001A41DC"/>
     <w:rsid w:val="001B2B37"/>
     <w:rsid w:val="001F2592"/>
     <w:rsid w:val="002179A7"/>
     <w:rsid w:val="00253744"/>
     <w:rsid w:val="00283F63"/>
     <w:rsid w:val="002A3E4B"/>
     <w:rsid w:val="00340429"/>
     <w:rsid w:val="003E016F"/>
     <w:rsid w:val="004C19BA"/>
     <w:rsid w:val="005251D7"/>
     <w:rsid w:val="00542295"/>
     <w:rsid w:val="00572F46"/>
     <w:rsid w:val="005751A0"/>
     <w:rsid w:val="005C1EF2"/>
     <w:rsid w:val="005F39F2"/>
     <w:rsid w:val="00621B95"/>
     <w:rsid w:val="00654ACB"/>
     <w:rsid w:val="00666266"/>
     <w:rsid w:val="00672491"/>
     <w:rsid w:val="006A77C3"/>
     <w:rsid w:val="006B0807"/>
+    <w:rsid w:val="006B29C4"/>
     <w:rsid w:val="006C1F53"/>
     <w:rsid w:val="006D6E68"/>
     <w:rsid w:val="006F77E0"/>
+    <w:rsid w:val="00721D69"/>
+    <w:rsid w:val="007C2113"/>
     <w:rsid w:val="00820894"/>
     <w:rsid w:val="00852A05"/>
     <w:rsid w:val="008769FA"/>
     <w:rsid w:val="008B37C2"/>
     <w:rsid w:val="008B4195"/>
     <w:rsid w:val="00910EEB"/>
     <w:rsid w:val="00912739"/>
+    <w:rsid w:val="00913DED"/>
+    <w:rsid w:val="00916D85"/>
+    <w:rsid w:val="00941355"/>
+    <w:rsid w:val="00941EF3"/>
+    <w:rsid w:val="00945669"/>
+    <w:rsid w:val="009461F2"/>
+    <w:rsid w:val="00A42805"/>
     <w:rsid w:val="00A507FE"/>
     <w:rsid w:val="00A50FA3"/>
+    <w:rsid w:val="00A918F3"/>
     <w:rsid w:val="00AA4206"/>
+    <w:rsid w:val="00AB40AB"/>
     <w:rsid w:val="00B02FBE"/>
     <w:rsid w:val="00B13ECE"/>
     <w:rsid w:val="00B21EE6"/>
     <w:rsid w:val="00B862BC"/>
     <w:rsid w:val="00B91EC1"/>
+    <w:rsid w:val="00BB2C10"/>
     <w:rsid w:val="00BD0419"/>
     <w:rsid w:val="00CB2901"/>
     <w:rsid w:val="00CB7260"/>
+    <w:rsid w:val="00D140ED"/>
     <w:rsid w:val="00D31394"/>
     <w:rsid w:val="00D95910"/>
+    <w:rsid w:val="00E14F9F"/>
     <w:rsid w:val="00E40D82"/>
     <w:rsid w:val="00E61D3F"/>
     <w:rsid w:val="00E9726A"/>
+    <w:rsid w:val="00EC663C"/>
+    <w:rsid w:val="00F207FF"/>
     <w:rsid w:val="00F57264"/>
     <w:rsid w:val="00F60167"/>
     <w:rsid w:val="00FA673E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="5D731FBE"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{DAC3826E-7900-43C8-B645-8545A2C38403}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -3648,50 +3618,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="006D6E68"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
@@ -3752,51 +3723,51 @@
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="BalloonText"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00A507FE"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00572F46"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="106315372">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="70658565">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>