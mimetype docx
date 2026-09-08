--- v0 (2026-01-28)
+++ v1 (2026-09-08)
@@ -1,93 +1,94 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="76A7CE8E" w14:textId="6A86212C" w:rsidR="00755DE0" w:rsidRPr="00D06B23" w:rsidRDefault="00755DE0" w:rsidP="00107723">
+    <w:p w14:paraId="620BB8FD" w14:textId="77777777" w:rsidR="007B1B40" w:rsidRDefault="007B1B40" w:rsidP="00107723">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="46"/>
           <w:szCs w:val="46"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="76A7CE8E" w14:textId="2CC37928" w:rsidR="00755DE0" w:rsidRPr="00D06B23" w:rsidRDefault="00755DE0" w:rsidP="00107723">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="46"/>
+          <w:szCs w:val="46"/>
+        </w:rPr>
+      </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D06B23">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="46"/>
           <w:szCs w:val="46"/>
         </w:rPr>
         <w:t>Firstname</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D06B23">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="46"/>
           <w:szCs w:val="46"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...13 lines deleted...]
-    <w:p w14:paraId="1EAC12ED" w14:textId="3A48D378" w:rsidR="00755DE0" w:rsidRDefault="00755DE0" w:rsidP="00755DE0">
+        <w:t xml:space="preserve"> Lastname</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EAC12ED" w14:textId="127EEBF9" w:rsidR="00755DE0" w:rsidRDefault="00755DE0" w:rsidP="00755DE0">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">(123) 456-7890 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">∙ </w:t>
       </w:r>
@@ -170,124 +171,202 @@
         </w:rPr>
         <w:t xml:space="preserve">∙ </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00985EDD" w:rsidRPr="00FA673E">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
           <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF" w:themeFill="background1"/>
           <w14:textOutline w14:w="0" w14:cap="flat" w14:cmpd="sng" w14:algn="ctr">
             <w14:noFill/>
             <w14:prstDash w14:val="solid"/>
             <w14:round/>
           </w14:textOutline>
         </w:rPr>
         <w:t>GithubURL</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="00985EDD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (all hyperlinked)</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008F2A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="00985EDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>all hyperlinked</w:t>
+      </w:r>
+      <w:r w:rsidR="008F2A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4A5ED2F5" w14:textId="77777777" w:rsidR="00755DE0" w:rsidRDefault="00755DE0" w:rsidP="00755DE0">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="32CFD812" w14:textId="4EB72C1F" w:rsidR="00755DE0" w:rsidRDefault="00755DE0" w:rsidP="00755DE0">
+    <w:p w14:paraId="32CFD812" w14:textId="6AF1D1CC" w:rsidR="00755DE0" w:rsidRDefault="00755DE0" w:rsidP="00755DE0">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>EDUCATION</w:t>
       </w:r>
       <w:r w:rsidR="00501F2C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (in reverse chronological order if there is more than one university)</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6AA106EC" w14:textId="0800C2E6" w:rsidR="00755DE0" w:rsidRPr="00F90214" w:rsidRDefault="00F90214" w:rsidP="00755DE0">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008F2A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="00501F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>in reverse chronological order if there is more than one university</w:t>
+      </w:r>
+      <w:r w:rsidR="008F2A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6AA106EC" w14:textId="1CBE6E26" w:rsidR="00755DE0" w:rsidRPr="00F90214" w:rsidRDefault="00F90214" w:rsidP="00755DE0">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:tabs>
           <w:tab w:val="right" w:pos="10800"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F90214">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Bachelor of Science/Arts: XXXX, Emphasis in XXXX</w:t>
       </w:r>
       <w:r w:rsidR="00755DE0" w:rsidRPr="00F90214">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
-        <w:t>Apr 20XX (Your Graduation Date)</w:t>
+        <w:t xml:space="preserve">Apr 20XX </w:t>
+      </w:r>
+      <w:r w:rsidR="008F2A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="00755DE0" w:rsidRPr="00F90214">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Your Graduation Date</w:t>
+      </w:r>
+      <w:r w:rsidR="008F2A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3E938A83" w14:textId="2041B285" w:rsidR="00755DE0" w:rsidRPr="00F90214" w:rsidRDefault="00F90214" w:rsidP="00755DE0">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:tabs>
           <w:tab w:val="right" w:pos="10800"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F90214">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Brigham Young University</w:t>
       </w:r>
       <w:r w:rsidR="00755DE0">
@@ -343,922 +422,965 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E5FCA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>GPA X.</w:t>
       </w:r>
       <w:r w:rsidRPr="009E5FCA">
         <w:rPr>
           <w:spacing w:val="-1"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>X</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>X</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C888370" w14:textId="107142AB" w:rsidR="00755DE0" w:rsidRDefault="00755DE0" w:rsidP="00755DE0">
+    <w:p w14:paraId="2C888370" w14:textId="6DFF2F07" w:rsidR="00755DE0" w:rsidRDefault="00755DE0" w:rsidP="00755DE0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Scholarships received at BYU</w:t>
+        <w:t>Scholarships received</w:t>
       </w:r>
       <w:r w:rsidR="00C1404A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">—If a named scholarship would not be understood outside of BYU, call it </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00C1404A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>an  “</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="00C1404A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Academic Scholarship” and give details, i.e.</w:t>
       </w:r>
       <w:r w:rsidR="00A611F2">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="00C1404A">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> 4-year full tuition Academic Scholarship</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="0C2721A1" w14:textId="77777777" w:rsidR="00755DE0" w:rsidRPr="009E5FCA" w:rsidRDefault="00755DE0" w:rsidP="00755DE0">
+        <w:t xml:space="preserve"> 4-year full</w:t>
+      </w:r>
+      <w:r w:rsidR="00A07467">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00C1404A">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>tuition Academic Scholarship</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5441CAF8" w14:textId="77777777" w:rsidR="00755DE0" w:rsidRDefault="00755DE0" w:rsidP="00755DE0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Applicable Certifications received at BYU</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5441CAF8" w14:textId="77777777" w:rsidR="00755DE0" w:rsidRDefault="00755DE0" w:rsidP="00755DE0">
+        <w:t>Applicable Clubs/Organizations</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7B146FBF" w14:textId="20EBD7CA" w:rsidR="00755DE0" w:rsidRDefault="00755DE0" w:rsidP="00755DE0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Applicable Clubs/Organizations</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="7B146FBF" w14:textId="66D2B6F6" w:rsidR="00755DE0" w:rsidRDefault="00755DE0" w:rsidP="00755DE0">
+        <w:t>Relevant Coursework</w:t>
+      </w:r>
+      <w:r w:rsidR="004E2D7E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>—list relevant courses</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB7FE2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> above Calculus III</w:t>
+      </w:r>
+      <w:r w:rsidR="004E2D7E">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00222FE9">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Include programming languages learned in the class in parentheses</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB7FE2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Include relevant courses from other departments as well.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F0D5831" w14:textId="77777777" w:rsidR="00755DE0" w:rsidRDefault="00755DE0" w:rsidP="00755DE0">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2DFD0AD9" w14:textId="5D7E22CF" w:rsidR="00755DE0" w:rsidRDefault="00755DE0" w:rsidP="00755DE0">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>SKILLS</w:t>
+      </w:r>
+      <w:r w:rsidR="0022707E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008F2A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="0022707E">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Focus on Hard Skills</w:t>
+      </w:r>
+      <w:r w:rsidR="008F2A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F95DF67" w14:textId="75730F43" w:rsidR="0022707E" w:rsidRPr="0022707E" w:rsidRDefault="0022707E" w:rsidP="00755DE0">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>List any appropriate skills (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>i.e</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Python</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE1EC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (l</w:t>
+      </w:r>
+      <w:r w:rsidR="00F90214">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ibraries in parentheses</w:t>
+      </w:r>
+      <w:r w:rsidR="000355E2">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>—make sure to capitalize correctly</w:t>
+      </w:r>
+      <w:r w:rsidR="00AE1EC6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, C++ etc.)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A0A84EE" w14:textId="2CC54805" w:rsidR="0022707E" w:rsidRPr="008F2A16" w:rsidRDefault="008F2A16" w:rsidP="00755DE0">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>You can include language</w:t>
+      </w:r>
+      <w:r w:rsidR="00923F66">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s and proficiencies here as well</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51BF31B3" w14:textId="77777777" w:rsidR="008F2A16" w:rsidRPr="0022707E" w:rsidRDefault="008F2A16" w:rsidP="00755DE0">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="109A874A" w14:textId="426DCDE8" w:rsidR="00755DE0" w:rsidRDefault="00755DE0" w:rsidP="00755DE0">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:pBdr>
+          <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+        </w:pBdr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>EXPERIENCE</w:t>
+      </w:r>
+      <w:r w:rsidR="00501F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003128CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="00501F2C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>in reverse chronological order</w:t>
+      </w:r>
+      <w:r w:rsidR="003128CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1344D9C8" w14:textId="711D9FDD" w:rsidR="00755DE0" w:rsidRPr="00F90214" w:rsidRDefault="00F90214" w:rsidP="00755DE0">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="10800"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Position</w:t>
+      </w:r>
+      <w:r w:rsidR="00397DDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC4C97">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidR="00397DDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">or a research position, say “Research Assistant to Dr. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00397DDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Firstname</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00397DDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Lastname</w:t>
+      </w:r>
+      <w:r w:rsidR="00AA6F57">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="00755DE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00755DE0" w:rsidRPr="00F90214">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Sep 20XX-Present</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53639476" w14:textId="0B55EF47" w:rsidR="00755DE0" w:rsidRPr="00F90214" w:rsidRDefault="00F90214" w:rsidP="00755DE0">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="10800"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Organization</w:t>
+      </w:r>
+      <w:r w:rsidR="00755DE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00755DE0" w:rsidRPr="00F90214">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Provo, UT</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A9CAB82" w14:textId="77777777" w:rsidR="00107723" w:rsidRDefault="00107723" w:rsidP="00107723">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Relevant Coursework</w:t>
-[...393 lines deleted...]
-    <w:p w14:paraId="4A9CAB82" w14:textId="77777777" w:rsidR="00107723" w:rsidRDefault="00107723" w:rsidP="00107723">
+        <w:t xml:space="preserve">Action Verb, </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>What</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> you did (Include #s), Specifics (computer programs used), Results of the activities</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="776C70EA" w14:textId="77777777" w:rsidR="00107723" w:rsidRDefault="00107723" w:rsidP="00107723">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Action Verb, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>What</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> you did (Include #s), Specifics (computer programs used), Results of the activities</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="776C70EA" w14:textId="77777777" w:rsidR="00107723" w:rsidRDefault="00107723" w:rsidP="00107723">
+    <w:p w14:paraId="1634C748" w14:textId="77777777" w:rsidR="00107723" w:rsidRDefault="00107723" w:rsidP="00107723">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Action Verb, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>What</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> you did (Include #s), Specifics (computer programs used), Results of the activities</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1634C748" w14:textId="77777777" w:rsidR="00107723" w:rsidRDefault="00107723" w:rsidP="00107723">
+    <w:p w14:paraId="0E5E0F4F" w14:textId="77777777" w:rsidR="00107723" w:rsidRDefault="00107723" w:rsidP="00107723">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:ind w:left="500"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="017AE759" w14:textId="2D577F84" w:rsidR="00755DE0" w:rsidRPr="00F90214" w:rsidRDefault="00F90214" w:rsidP="00755DE0">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="10800"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Position</w:t>
+      </w:r>
+      <w:r w:rsidR="00755DE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00755DE0" w:rsidRPr="00F90214">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Feb 20XX-Nov 20XX</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6309EC6A" w14:textId="25AF486E" w:rsidR="00755DE0" w:rsidRPr="003C173B" w:rsidRDefault="00F90214" w:rsidP="00755DE0">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:tabs>
+          <w:tab w:val="right" w:pos="10800"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Organization</w:t>
+      </w:r>
+      <w:r w:rsidR="00755DE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00755DE0" w:rsidRPr="00F90214">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Location</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="01CDDBD1" w14:textId="77777777" w:rsidR="00107723" w:rsidRDefault="00107723" w:rsidP="00107723">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Action Verb, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>What</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> you did (Include #s), Specifics (computer programs used), Results of the activities</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E5E0F4F" w14:textId="77777777" w:rsidR="00107723" w:rsidRDefault="00107723" w:rsidP="00107723">
-[...91 lines deleted...]
-    <w:p w14:paraId="01CDDBD1" w14:textId="77777777" w:rsidR="00107723" w:rsidRDefault="00107723" w:rsidP="00107723">
+    <w:p w14:paraId="51769F6A" w14:textId="77777777" w:rsidR="00107723" w:rsidRDefault="00107723" w:rsidP="00107723">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Action Verb, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>What</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> you did (Include #s), Specifics (computer programs used), Results of the activities</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51769F6A" w14:textId="77777777" w:rsidR="00107723" w:rsidRDefault="00107723" w:rsidP="00107723">
+    <w:p w14:paraId="4ECE9215" w14:textId="77777777" w:rsidR="00107723" w:rsidRDefault="00107723" w:rsidP="00107723">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Action Verb, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>What</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> you did (Include #s), Specifics (computer programs used), Results of the activities</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4ECE9215" w14:textId="77777777" w:rsidR="00107723" w:rsidRDefault="00107723" w:rsidP="00107723">
-[...35 lines deleted...]
-    </w:p>
     <w:p w14:paraId="680B84A3" w14:textId="77777777" w:rsidR="00755DE0" w:rsidRDefault="00755DE0" w:rsidP="00755DE0">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:tabs>
           <w:tab w:val="right" w:pos="10800"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1CEC4625" w14:textId="393D0C09" w:rsidR="00755DE0" w:rsidRDefault="00755DE0" w:rsidP="00755DE0">
+    <w:p w14:paraId="1CEC4625" w14:textId="3E8568EE" w:rsidR="00755DE0" w:rsidRDefault="00755DE0" w:rsidP="00755DE0">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="right" w:pos="10800"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>VOLUNTEER EXPERIENCE</w:t>
       </w:r>
       <w:r w:rsidR="00DB0313">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (if you have it)</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00597A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="00397DDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>F</w:t>
+      </w:r>
+      <w:r w:rsidR="00597A34">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ocus on leadership and service rather than religion]</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F4BC69E" w14:textId="70D186BB" w:rsidR="00755DE0" w:rsidRPr="00F90214" w:rsidRDefault="00F90214" w:rsidP="00755DE0">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:tabs>
           <w:tab w:val="right" w:pos="10800"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Position</w:t>
       </w:r>
       <w:r w:rsidR="00755DE0">
@@ -1299,122 +1421,150 @@
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Organization</w:t>
       </w:r>
       <w:r w:rsidR="00755DE0">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00755DE0" w:rsidRPr="00F90214">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Taichung, Taiwan</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65C701AC" w14:textId="77777777" w:rsidR="00107723" w:rsidRDefault="00107723" w:rsidP="00107723">
+    <w:p w14:paraId="65C701AC" w14:textId="5F4FAB54" w:rsidR="00107723" w:rsidRDefault="00107723" w:rsidP="00107723">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Action Verb, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>What</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> you did (Include #s), Specifics (computer programs used), Results of the activities</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="1E981FB8" w14:textId="77777777" w:rsidR="00107723" w:rsidRDefault="00107723" w:rsidP="00107723">
+        <w:t xml:space="preserve"> you did (Include #s), Specifics (</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB7FE2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>service projects</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>), Results of the activities</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E981FB8" w14:textId="7B06140D" w:rsidR="00107723" w:rsidRDefault="00107723" w:rsidP="00107723">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Action Verb, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>What</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> you did (Include #s), Specifics (computer programs used), Results of the activities</w:t>
+        <w:t xml:space="preserve"> you did (Include #s), Specifics (</w:t>
+      </w:r>
+      <w:r w:rsidR="00EB7FE2">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>leadership</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>), Results of the activities</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D058F77" w14:textId="77777777" w:rsidR="00107723" w:rsidRDefault="00107723" w:rsidP="00107723">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Action Verb, </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
@@ -1424,214 +1574,255 @@
         <w:t>What</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> you did (Include #s), Specifics (computer programs used), Results of the activities</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D254378" w14:textId="77777777" w:rsidR="00755DE0" w:rsidRDefault="00755DE0" w:rsidP="00755DE0">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:tabs>
           <w:tab w:val="right" w:pos="10800"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="499A502C" w14:textId="13FAFF1E" w:rsidR="00755DE0" w:rsidRDefault="00755DE0" w:rsidP="00755DE0">
+    <w:p w14:paraId="499A502C" w14:textId="6575D0A1" w:rsidR="00755DE0" w:rsidRDefault="00CF169D" w:rsidP="00755DE0">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:tabs>
           <w:tab w:val="right" w:pos="10800"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>SKILLS/I</w:t>
+        <w:t>AWARDS/</w:t>
       </w:r>
       <w:r w:rsidR="00EE084C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>NTERESTS/ACHIEVEMENTS/</w:t>
+        <w:t>ACHIEVEMENTS/</w:t>
       </w:r>
       <w:r w:rsidR="004E2D7E">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>PERSONAL PROJECTS</w:t>
       </w:r>
       <w:r w:rsidR="0046715D">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>/PUBLICATIONS/CONFERENCES</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidR="00EE084C">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Choose one or </w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008F2A16">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE084C">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Choose one or </w:t>
       </w:r>
       <w:r w:rsidR="004348A4">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>two—don’t list them all. You can also separate them into different headings.</w:t>
-[...11 lines deleted...]
-    <w:p w14:paraId="6267C2C1" w14:textId="44F36A65" w:rsidR="004E2D7E" w:rsidRDefault="004E2D7E" w:rsidP="00755DE0">
+        <w:t>two</w:t>
+      </w:r>
+      <w:r w:rsidR="00397DDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> per heading, i.e., Awards and Achievements, or Publications and Conferences</w:t>
+      </w:r>
+      <w:r w:rsidR="004348A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00397DDD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6267C2C1" w14:textId="09810B5C" w:rsidR="004E2D7E" w:rsidRDefault="004E2D7E" w:rsidP="00755DE0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="24"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Coding projects you have done on your own (include</w:t>
+        <w:t>Coding projects you have done on your own (in</w:t>
+      </w:r>
+      <w:r w:rsidR="003B2699">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">clude </w:t>
       </w:r>
       <w:r w:rsidR="004348A4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> details</w:t>
+        <w:t>details</w:t>
       </w:r>
       <w:r w:rsidR="00107723">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="004348A4">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> with</w:t>
-[...13 lines deleted...]
-        <w:t>hyperlink, if possible</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>programming language</w:t>
+      </w:r>
+      <w:r w:rsidR="003128CD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> used and a </w:t>
+      </w:r>
+      <w:r w:rsidR="003B2699">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>hyper</w:t>
+      </w:r>
+      <w:r w:rsidR="007076A7">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>link, if possible</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>)</w:t>
-      </w:r>
-[...19 lines deleted...]
-        <w:t>Languages and Proficiency (i.e. Professional working Spanish, Elementary Hmong etc.)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3DB3B0DF" w14:textId="3A600EC2" w:rsidR="00755DE0" w:rsidRDefault="00755DE0" w:rsidP="00755DE0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E5FCA">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Hono</w:t>
       </w:r>
       <w:r w:rsidRPr="009E5FCA">
         <w:rPr>
           <w:spacing w:val="-1"/>
@@ -1734,400 +1925,182 @@
         </w:rPr>
         <w:t>Publications</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="593811C6" w14:textId="73E211E1" w:rsidR="0046715D" w:rsidRDefault="0046715D" w:rsidP="00755DE0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Conference presentations</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02B54625" w14:textId="08378FBE" w:rsidR="00755DE0" w:rsidRPr="009E5FCA" w:rsidRDefault="00755DE0" w:rsidP="00755DE0">
+    <w:p w14:paraId="02B54625" w14:textId="3798A206" w:rsidR="00755DE0" w:rsidRPr="009E5FCA" w:rsidRDefault="00755DE0" w:rsidP="00755DE0">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Any other relevant information that could help you obtain the job you are interested in</w:t>
       </w:r>
       <w:r w:rsidR="00107723">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">, but don’t mention soft skills (Leadership). </w:t>
+        <w:t>, but don’t mention soft skills (</w:t>
+      </w:r>
+      <w:r w:rsidR="003128CD">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">i.e., </w:t>
+      </w:r>
+      <w:r w:rsidR="00107723">
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Leadership). </w:t>
       </w:r>
       <w:r w:rsidR="00563023">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Show your soft skills </w:t>
       </w:r>
       <w:r w:rsidR="00107723">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>in your Experience bullet points</w:t>
       </w:r>
       <w:r w:rsidR="00563023">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="520147D5" w14:textId="26DDE072" w:rsidR="00E17AFB" w:rsidRPr="004348A4" w:rsidRDefault="00755DE0" w:rsidP="004348A4">
-[...5 lines deleted...]
-        </w:numPr>
+    <w:p w14:paraId="520147D5" w14:textId="130C5FDC" w:rsidR="00000000" w:rsidRPr="007B1B40" w:rsidRDefault="00000000" w:rsidP="007B1B40">
+      <w:pPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
-        <w:rPr>
-[...233 lines deleted...]
-    <w:sectPr w:rsidR="00E17AFB" w:rsidRPr="004348A4" w:rsidSect="001F08C0">
+        <w:ind w:left="360" w:hanging="360"/>
+        <w:rPr>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00E17AFB" w:rsidRPr="007B1B40" w:rsidSect="001F08C0">
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000003" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AEF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="decorative"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="169D3844"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8BC8F404"/>
     <w:lvl w:ilvl="0" w:tplc="04090005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="500" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1220" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -2310,144 +2283,161 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5511" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6231" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1632712725">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1111898838">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
-  <w:zoom w:percent="150"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="200"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00755DE0"/>
+    <w:rsid w:val="000355E2"/>
     <w:rsid w:val="00103C60"/>
     <w:rsid w:val="00107723"/>
     <w:rsid w:val="001E6230"/>
+    <w:rsid w:val="00222FE9"/>
     <w:rsid w:val="0022707E"/>
+    <w:rsid w:val="003128CD"/>
+    <w:rsid w:val="00397DDD"/>
+    <w:rsid w:val="003B2699"/>
     <w:rsid w:val="004348A4"/>
     <w:rsid w:val="0046715D"/>
     <w:rsid w:val="004E2D7E"/>
     <w:rsid w:val="00501F2C"/>
     <w:rsid w:val="00563023"/>
+    <w:rsid w:val="00597A34"/>
+    <w:rsid w:val="007076A7"/>
     <w:rsid w:val="00755DE0"/>
+    <w:rsid w:val="007B1B40"/>
     <w:rsid w:val="00800CDB"/>
+    <w:rsid w:val="008F2A16"/>
+    <w:rsid w:val="00923F66"/>
     <w:rsid w:val="00985EDD"/>
+    <w:rsid w:val="00A07467"/>
+    <w:rsid w:val="00A074B7"/>
     <w:rsid w:val="00A611F2"/>
+    <w:rsid w:val="00AA6F57"/>
+    <w:rsid w:val="00AE1EC6"/>
     <w:rsid w:val="00B43FDC"/>
     <w:rsid w:val="00C1404A"/>
     <w:rsid w:val="00CD7E59"/>
+    <w:rsid w:val="00CF169D"/>
     <w:rsid w:val="00D06B23"/>
     <w:rsid w:val="00DB0313"/>
+    <w:rsid w:val="00DC4C97"/>
     <w:rsid w:val="00E92AE8"/>
+    <w:rsid w:val="00EB7FE2"/>
     <w:rsid w:val="00EE084C"/>
     <w:rsid w:val="00F801EF"/>
     <w:rsid w:val="00F90214"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="6FCB65F1"/>
   <w15:docId w15:val="{4748DFDC-195A-7543-9581-95DFB246BBA8}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -2779,50 +2769,51 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
@@ -2852,51 +2843,51 @@
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00985EDD"/>
     <w:rPr>
       <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
@@ -3128,65 +3119,65 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>448</Words>
-  <Characters>2556</Characters>
+  <Words>408</Words>
+  <Characters>2331</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>21</Lines>
+  <Lines>19</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2999</CharactersWithSpaces>
+  <CharactersWithSpaces>2734</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Gabe Walker</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>